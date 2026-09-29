--- v0 (2026-07-31)
+++ v1 (2026-09-29)
@@ -410,5684 +410,7620 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D256"/>
+  <dimension ref="A1:D344"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>単位番号</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>演題番号</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>会員番号</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>単位データ</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>0001</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>ELEC292</t>
+          <t>ELEC323</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>105889</t>
+          <t>107439</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>0001ELEC292105889</t>
+          <t>0001ELEC323107439</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>0002</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>ELEC164</t>
+          <t>ELEC344</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>105889</t>
+          <t>112476</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>0002ELEC164105889</t>
+          <t>0002ELEC344112476</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>0003</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>ELEC341</t>
+          <t>ELEC330</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>107501</t>
+          <t>112476</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>0003ELEC341107501</t>
+          <t>0003ELEC330112476</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>0004</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>ELEC328</t>
+          <t>ELEC355</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>107501</t>
+          <t>112476</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>0004ELEC328107501</t>
+          <t>0004ELEC355112476</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>0005</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>ELEC321</t>
+          <t>ELEC329</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>108056</t>
+          <t>112476</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>0005ELEC321108056</t>
+          <t>0005ELEC329112476</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>0006</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>ELEC296</t>
+          <t>ELEC353</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>108226</t>
+          <t>112476</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>0006ELEC296108226</t>
+          <t>0006ELEC353112476</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>0007</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>ELEC174</t>
+          <t>ELEC335</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>108226</t>
+          <t>112476</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>0007ELEC174108226</t>
+          <t>0007ELEC335112476</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>0008</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ELEC321</t>
+          <t>ELEC346</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>108338</t>
+          <t>112476</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>0008ELEC321108338</t>
+          <t>0008ELEC346112476</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>0009</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>ELEC352</t>
+          <t>ELEC323</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>108338</t>
+          <t>113616</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>0009ELEC352108338</t>
+          <t>0009ELEC323113616</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>0010</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>ELEC322</t>
+          <t>ELEC220</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>109295</t>
+          <t>113889</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>0010ELEC322109295</t>
+          <t>0010ELEC220113889</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>0011</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>ELEC320</t>
+          <t>ELEC350</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>111760</t>
+          <t>113889</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>0011ELEC320111760</t>
+          <t>0011ELEC350113889</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>0012</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>ELEC282</t>
+          <t>ELEC310</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>111760</t>
+          <t>114591</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>0012ELEC282111760</t>
+          <t>0012ELEC310114591</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>0013</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>ELEC323</t>
+          <t>ELEC309</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>114259</t>
+          <t>114591</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>0013ELEC323114259</t>
+          <t>0013ELEC309114591</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>0014</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>ELEC352</t>
+          <t>ELEC323</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>116098</t>
+          <t>114591</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>0014ELEC352116098</t>
+          <t>0014ELEC323114591</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>0015</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>ELEC103</t>
+          <t>ELEC344</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>117759</t>
+          <t>114591</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>0015ELEC103117759</t>
+          <t>0015ELEC344114591</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>0016</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>ELEC157</t>
+          <t>ELEC321</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>117759</t>
+          <t>114591</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>0016ELEC157117759</t>
+          <t>0016ELEC321114591</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>0017</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>ELEC286</t>
+          <t>ELEC320</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>114815</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>0017ELEC286120891</t>
+          <t>0017ELEC320114815</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>0018</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>ELEC195</t>
+          <t>ELEC334</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>115722</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>0018ELEC195120891</t>
+          <t>0018ELEC334115722</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>0019</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>ELEC329</t>
+          <t>ELEC321</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>115722</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>0019ELEC329120891</t>
+          <t>0019ELEC321115722</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>0020</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ELEC205</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>115722</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>0020ELEC205120891</t>
+          <t>0020ELEC324115722</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>0021</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>ELEC340</t>
+          <t>ELEC330</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>116671</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0021ELEC340120891</t>
+          <t>0021ELEC330116671</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>0022</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>ELEC251</t>
+          <t>ELEC334</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>116671</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0022ELEC251120891</t>
+          <t>0022ELEC334116671</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>0023</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>ELEC320</t>
+          <t>ELEC194</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>122794</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>0023ELEC320120891</t>
+          <t>0023ELEC194122794</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>0024</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>ELEC310</t>
+          <t>ELEC320</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>122794</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>0024ELEC310120891</t>
+          <t>0024ELEC320122794</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>0025</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>ELEC174</t>
+          <t>ELEC322</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>122794</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>0025ELEC174120891</t>
+          <t>0025ELEC322122794</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>0026</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>ELEC122</t>
+          <t>ELEC345</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>124359</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>0026ELEC122120891</t>
+          <t>0026ELEC345124359</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>0027</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>ELEC354</t>
+          <t>ELEC346</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>124631</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>0027ELEC354120891</t>
+          <t>0027ELEC346124631</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>0028</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>ELEC269</t>
+          <t>ELEC153</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>125428</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>0028ELEC269120891</t>
+          <t>0028ELEC153125428</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>0029</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>ELEC132</t>
+          <t>ELEC330</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>125428</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>0029ELEC132120891</t>
+          <t>0029ELEC330125428</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>0030</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>ELEC282</t>
+          <t>ELEC279</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>125452</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>0030ELEC282120891</t>
+          <t>0030ELEC279125452</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>0031</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>ELEC173</t>
+          <t>ELEC196</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>120891</t>
+          <t>125452</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>0031ELEC173120891</t>
+          <t>0031ELEC196125452</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>0032</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>ELEC323</t>
+          <t>ELEC099</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>121092</t>
+          <t>125452</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>0032ELEC323121092</t>
+          <t>0032ELEC099125452</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>0033</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>ELEC322</t>
+          <t>ELEC177</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>121092</t>
+          <t>125452</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>0033ELEC322121092</t>
+          <t>0033ELEC177125452</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>0034</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>ELEC321</t>
+          <t>ELEC341</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>121092</t>
+          <t>125452</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>0034ELEC321121092</t>
+          <t>0034ELEC341125452</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>0035</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>ELEC330</t>
+          <t>ELEC232</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>121393</t>
+          <t>125452</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>0035ELEC330121393</t>
+          <t>0035ELEC232125452</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>0036</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>ELEC330</t>
+          <t>ELEC343</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>121529</t>
+          <t>125864</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>0036ELEC330121529</t>
+          <t>0036ELEC343125864</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>0037</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>ELEC162</t>
+          <t>ELEC352</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>121711</t>
+          <t>126045</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>0037ELEC162121711</t>
+          <t>0037ELEC352126045</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>0038</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>ELEC180</t>
+          <t>ELEC355</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>121711</t>
+          <t>126045</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>0038ELEC180121711</t>
+          <t>0038ELEC355126045</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>0039</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>ELEC150</t>
+          <t>ELEC355</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>121711</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>0039ELEC150121711</t>
+          <t>0039ELEC355127330</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>0040</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>ELEC323</t>
+          <t>ELEC353</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>0040ELEC323122621</t>
+          <t>0040ELEC353127330</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>0041</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC352</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>0041ELEC324122621</t>
+          <t>0041ELEC352127330</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>0042</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>ELEC326</t>
+          <t>ELEC350</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>0042ELEC326122621</t>
+          <t>0042ELEC350127330</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>0043</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>ELEC327</t>
+          <t>ELEC349</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>0043ELEC327122621</t>
+          <t>0043ELEC349127330</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>0044</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>ELEC350</t>
+          <t>ELEC347</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>0044ELEC350122621</t>
+          <t>0044ELEC347127330</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>0045</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>ELEC328</t>
+          <t>ELEC345</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>0045ELEC328122621</t>
+          <t>0045ELEC345127330</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>0046</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>ELEC330</t>
+          <t>ELEC346</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>0046ELEC330122621</t>
+          <t>0046ELEC346127330</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>0047</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>ELEC331</t>
+          <t>ELEC344</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>0047ELEC331122621</t>
+          <t>0047ELEC344127330</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>0048</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>ELEC329</t>
+          <t>ELEC343</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>0048ELEC329122621</t>
+          <t>0048ELEC343127330</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>0049</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>ELEC334</t>
+          <t>ELEC341</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>0049ELEC334122621</t>
+          <t>0049ELEC341127330</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>0050</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>ELEC344</t>
+          <t>ELEC337</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>0050ELEC344122621</t>
+          <t>0050ELEC337127330</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>0051</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>ELEC352</t>
+          <t>ELEC336</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>0051ELEC352122621</t>
+          <t>0051ELEC336127330</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>0052</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>ELEC339</t>
+          <t>ELEC333</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>0052ELEC339122621</t>
+          <t>0052ELEC333127330</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>0053</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>ELEC336</t>
+          <t>ELEC332</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>122621</t>
+          <t>127330</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>0053ELEC336122621</t>
+          <t>0053ELEC332127330</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>0054</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>ELEC330</t>
+          <t>ELEC278</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>125224</t>
+          <t>127377</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>0054ELEC330125224</t>
+          <t>0054ELEC278127377</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>0055</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC172</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>125864</t>
+          <t>127433</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>0055ELEC324125864</t>
+          <t>0055ELEC172127433</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>0056</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>ELEC352</t>
+          <t>ELEC289</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>125864</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>0056ELEC352125864</t>
+          <t>0056ELEC289127694</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>0057</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>ELEC258</t>
+          <t>ELEC285</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>126064</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>0057ELEC258126064</t>
+          <t>0057ELEC285127694</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>0058</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>ELEC284</t>
+          <t>ELEC306</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>126064</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>0058ELEC284126064</t>
+          <t>0058ELEC306127694</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>0059</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>ELEC303</t>
+          <t>ELEC141</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>126064</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>0059ELEC303126064</t>
+          <t>0059ELEC141127694</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>0060</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>ELEC202</t>
+          <t>ELEC196</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>126064</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>0060ELEC202126064</t>
+          <t>0060ELEC196127694</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>0061</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>ELEC321</t>
+          <t>ELEC303</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>126123</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>0061ELEC321126123</t>
+          <t>0061ELEC303127694</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>0062</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>ELEC323</t>
+          <t>ELEC298</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>126123</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>0062ELEC323126123</t>
+          <t>0062ELEC298127694</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>0063</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>ELEC331</t>
+          <t>ELEC322</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>126123</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>0063ELEC331126123</t>
+          <t>0063ELEC322127694</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>0064</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>ELEC333</t>
+          <t>ELEC320</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>126123</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>0064ELEC333126123</t>
+          <t>0064ELEC320127694</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>0065</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>ELEC334</t>
+          <t>ELEC343</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>126123</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>0065ELEC334126123</t>
+          <t>0065ELEC343127694</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>0066</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC198</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>126123</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>0066ELEC324126123</t>
+          <t>0066ELEC198127694</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>0067</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>ELEC328</t>
+          <t>ELEC319</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>126123</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>0067ELEC328126123</t>
+          <t>0067ELEC319127694</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>0068</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>ELEC327</t>
+          <t>ELEC301</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>126123</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>0068ELEC327126123</t>
+          <t>0068ELEC301127694</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>0069</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>ELEC352</t>
+          <t>ELEC193</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>127694</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>0069ELEC352128059</t>
+          <t>0069ELEC193127694</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>0070</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>ELEC319</t>
+          <t>ELEC333</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>129506</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>0070ELEC319128059</t>
+          <t>0070ELEC333129506</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>0071</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>ELEC322</t>
+          <t>ELEC173</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>129506</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>0071ELEC322128059</t>
+          <t>0071ELEC173129506</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>0072</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>ELEC341</t>
+          <t>ELEC193</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>129605</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>0072ELEC341128059</t>
+          <t>0072ELEC193129605</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>0073</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC170</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>129605</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>0073ELEC324128059</t>
+          <t>0073ELEC170129605</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>0074</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>ELEC320</t>
+          <t>ELEC319</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>129605</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>0074ELEC320128059</t>
+          <t>0074ELEC319129605</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>0075</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>ELEC344</t>
+          <t>ELEC320</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>129605</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>0075ELEC344128059</t>
+          <t>0075ELEC320129605</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>0076</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>ELEC350</t>
+          <t>ELEC335</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>131112</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>0076ELEC350128059</t>
+          <t>0076ELEC335131112</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>0077</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>ELEC339</t>
+          <t>ELEC323</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>131112</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>0077ELEC339128059</t>
+          <t>0077ELEC323131112</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>0078</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>ELEC327</t>
+          <t>ELEC345</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>131112</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>0078ELEC327128059</t>
+          <t>0078ELEC345131112</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>0079</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>ELEC347</t>
+          <t>ELEC349</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>131112</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>0079ELEC347128059</t>
+          <t>0079ELEC349131112</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>0080</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>ELEC338</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>131167</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>0080ELEC338128059</t>
+          <t>0080ELEC324131167</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>0081</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>ELEC345</t>
+          <t>ELEC326</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>131167</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>0081ELEC345128059</t>
+          <t>0081ELEC326131167</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>0082</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>ELEC321</t>
+          <t>ELEC208</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>128059</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>0082ELEC321128059</t>
+          <t>0082ELEC208131420</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>0083</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>ELEC146</t>
+          <t>ELEC339</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>128149</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>0083ELEC146128149</t>
+          <t>0083ELEC339131420</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>0084</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>ELEC306</t>
+          <t>ELEC103</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>128149</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>0084ELEC306128149</t>
+          <t>0084ELEC103131420</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>0085</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>ELEC150</t>
+          <t>ELEC159</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>128149</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>0085ELEC150128149</t>
+          <t>0085ELEC159131420</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>0086</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>ELEC262</t>
+          <t>ELEC264</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>128275</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>0086ELEC262128275</t>
+          <t>0086ELEC264131420</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>0087</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>ELEC262</t>
+          <t>ELEC344</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>0087ELEC262128389</t>
+          <t>0087ELEC344131420</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>0088</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>ELEC312</t>
+          <t>ELEC018</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>0088ELEC312128389</t>
+          <t>0088ELEC018131420</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>0089</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>ELEC152</t>
+          <t>ELEC301</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>0089ELEC152128389</t>
+          <t>0089ELEC301131420</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>0090</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>ELEC300</t>
+          <t>ELEC297</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>0090ELEC300128389</t>
+          <t>0090ELEC297131420</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>0091</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>ELEC196</t>
+          <t>ELEC177</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>0091ELEC196128389</t>
+          <t>0091ELEC177131420</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>0092</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>ELEC250</t>
+          <t>ELEC192</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>0092ELEC250128389</t>
+          <t>0092ELEC192131420</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>0093</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>ELEC338</t>
+          <t>ELEC127</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>0093ELEC338128389</t>
+          <t>0093ELEC127131420</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>0094</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>ELEC278</t>
+          <t>ELEC170</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131420</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>0094ELEC278128389</t>
+          <t>0094ELEC170131420</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>0095</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>ELEC162</t>
+          <t>ELEC173</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>0095ELEC162128389</t>
+          <t>0095ELEC173131524</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>0096</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>ELEC316</t>
+          <t>ELEC132</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>0096ELEC316128389</t>
+          <t>0096ELEC132131524</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>0097</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>ELEC309</t>
+          <t>ELEC271</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>0097ELEC309128389</t>
+          <t>0097ELEC271131524</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>0098</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>ELEC161</t>
+          <t>ELEC018</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>0098ELEC161128389</t>
+          <t>0098ELEC018131524</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>0099</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>ELEC286</t>
+          <t>ELEC180</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>0099ELEC286128389</t>
+          <t>0099ELEC180131524</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>0100</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>ELEC220</t>
+          <t>ELEC161</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>0100ELEC220128389</t>
+          <t>0100ELEC161131524</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>0101</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>ELEC146</t>
+          <t>ELEC350</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>128389</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>0101ELEC146128389</t>
+          <t>0101ELEC350131524</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>0102</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>ELEC320</t>
+          <t>ELEC278</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>130821</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>0102ELEC320130821</t>
+          <t>0102ELEC278131524</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>0103</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>ELEC319</t>
+          <t>ELEC099</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>130821</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>0103ELEC319130821</t>
+          <t>0103ELEC099131524</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>0104</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>ELEC321</t>
+          <t>ELEC282</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>130821</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>0104ELEC321130821</t>
+          <t>0104ELEC282131524</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>0105</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>ELEC322</t>
+          <t>ELEC284</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>130821</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>0105ELEC322130821</t>
+          <t>0105ELEC284131524</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>0106</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>ELEC323</t>
+          <t>ELEC343</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>130821</t>
+          <t>131524</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>0106ELEC323130821</t>
+          <t>0106ELEC343131524</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>0107</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC320</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>130821</t>
+          <t>131560</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>0107ELEC324130821</t>
+          <t>0107ELEC320131560</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>0108</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>ELEC099</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>131884</t>
+          <t>131560</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>0108ELEC099131884</t>
+          <t>0108ELEC324131560</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>0109</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>ELEC300</t>
+          <t>ELEC330</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>131884</t>
+          <t>131560</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>0109ELEC300131884</t>
+          <t>0109ELEC330131560</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>0110</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>ELEC316</t>
+          <t>ELEC319</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>131884</t>
+          <t>131560</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>0110ELEC316131884</t>
+          <t>0110ELEC319131560</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>0111</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>ELEC122</t>
+          <t>ELEC321</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>132873</t>
+          <t>131560</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>0111ELEC122132873</t>
+          <t>0111ELEC321131560</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>0112</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>ELEC195</t>
+          <t>ELEC322</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>132873</t>
+          <t>131560</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>0112ELEC195132873</t>
+          <t>0112ELEC322131560</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>0113</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>ELEC319</t>
+          <t>ELEC323</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>132873</t>
+          <t>131560</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>0113ELEC319132873</t>
+          <t>0113ELEC323131560</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>0114</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>ELEC320</t>
+          <t>ELEC327</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>132873</t>
+          <t>131560</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>0114ELEC320132873</t>
+          <t>0114ELEC327131560</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>0115</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC300</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>132873</t>
+          <t>131568</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>0115ELEC324132873</t>
+          <t>0115ELEC300131568</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>0116</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>ELEC326</t>
+          <t>ELEC283</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>132873</t>
+          <t>131568</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>0116ELEC326132873</t>
+          <t>0116ELEC283131568</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>0117</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>ELEC319</t>
+          <t>ELEC303</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>131874</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>0117ELEC319133519</t>
+          <t>0117ELEC303131874</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>0118</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>ELEC321</t>
+          <t>ELEC293</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>131884</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>0118ELEC321133519</t>
+          <t>0118ELEC293131884</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>0119</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>ELEC322</t>
+          <t>ELEC327</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132455</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>0119ELEC322133519</t>
+          <t>0119ELEC327132455</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>0120</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>ELEC323</t>
+          <t>ELEC335</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132455</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>0120ELEC323133519</t>
+          <t>0120ELEC335132455</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>0121</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC323</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132669</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>0121ELEC324133519</t>
+          <t>0121ELEC323132669</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>0122</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>ELEC327</t>
+          <t>ELEC178</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>0122ELEC327133519</t>
+          <t>0122ELEC178132927</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>0123</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>ELEC328</t>
+          <t>ELEC315</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>0123ELEC328133519</t>
+          <t>0123ELEC315132927</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>0124</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>ELEC331</t>
+          <t>ELEC326</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>0124ELEC331133519</t>
+          <t>0124ELEC326132927</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>0125</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>ELEC334</t>
+          <t>ELEC251</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>0125ELEC334133519</t>
+          <t>0125ELEC251132927</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>0126</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>ELEC341</t>
+          <t>ELEC212</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>0126ELEC341133519</t>
+          <t>0126ELEC212132927</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>0127</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>ELEC344</t>
+          <t>ELEC333</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>0127ELEC344133519</t>
+          <t>0127ELEC333132927</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>0128</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>ELEC346</t>
+          <t>ELEC318</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>0128ELEC346133519</t>
+          <t>0128ELEC318132927</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>0129</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>ELEC333</t>
+          <t>ELEC327</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>0129ELEC333133519</t>
+          <t>0129ELEC327132927</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>0130</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>ELEC345</t>
+          <t>ELEC289</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>133519</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>0130ELEC345133519</t>
+          <t>0130ELEC289132927</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>0131</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC313</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>133728</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>0131ELEC324133728</t>
+          <t>0131ELEC313132927</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>0132</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>ELEC190</t>
+          <t>ELEC319</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>133728</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>0132ELEC190133728</t>
+          <t>0132ELEC319132927</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>0133</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>ELEC161</t>
+          <t>ELEC320</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>134094</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>0133ELEC161134094</t>
+          <t>0133ELEC320132927</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>0134</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>ELEC194</t>
+          <t>ELEC321</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>134112</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>0134ELEC194134112</t>
+          <t>0134ELEC321132927</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>0135</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>ELEC251</t>
+          <t>ELEC323</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>132927</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>0135ELEC251134227</t>
+          <t>0135ELEC323132927</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>0136</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>ELEC185</t>
+          <t>ELEC310</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>133293</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>0136ELEC185134227</t>
+          <t>0136ELEC310133293</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>0137</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>ELEC312</t>
+          <t>ELEC201</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>133293</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>0137ELEC312134227</t>
+          <t>0137ELEC201133293</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>0138</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>ELEC266</t>
+          <t>ELEC341</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>134594</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>0138ELEC266134227</t>
+          <t>0138ELEC341134594</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>0139</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>ELEC131</t>
+          <t>ELEC352</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>134594</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>0139ELEC131134227</t>
+          <t>0139ELEC352134594</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>0140</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>ELEC157</t>
+          <t>ELEC344</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>135213</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>0140ELEC157134227</t>
+          <t>0140ELEC344135213</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>0141</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>ELEC277</t>
+          <t>ELEC353</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>135213</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>0141ELEC277134227</t>
+          <t>0141ELEC353135213</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>0142</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>ELEC303</t>
+          <t>ELEC345</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>135592</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>0142ELEC303134227</t>
+          <t>0142ELEC345135592</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>0143</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>ELEC289</t>
+          <t>ELEC323</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>135592</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>0143ELEC289134227</t>
+          <t>0143ELEC323135592</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>0144</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>ELEC018</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>135592</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>0144ELEC018134227</t>
+          <t>0144ELEC324135592</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>0145</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>ELEC350</t>
+          <t>ELEC328</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>135592</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>0145ELEC350134227</t>
+          <t>0145ELEC328135592</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>0146</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>ELEC294</t>
+          <t>ELEC319</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>135592</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>0146ELEC294134227</t>
+          <t>0146ELEC319135592</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>0147</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>ELEC349</t>
+          <t>ELEC329</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>135592</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>0147ELEC349134227</t>
+          <t>0147ELEC329135592</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>0148</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>ELEC128</t>
+          <t>ELEC321</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>135592</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>0148ELEC128134227</t>
+          <t>0148ELEC321135592</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>0149</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>ELEC127</t>
+          <t>ELEC326</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>134227</t>
+          <t>135592</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>0149ELEC127134227</t>
+          <t>0149ELEC326135592</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>0150</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>ELEC138</t>
+          <t>ELEC327</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>134661</t>
+          <t>135592</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>0150ELEC138134661</t>
+          <t>0150ELEC327135592</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>0151</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>ELEC319</t>
+          <t>ELEC301</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>134985</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>0151ELEC319134985</t>
+          <t>0151ELEC301135619</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>0152</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>ELEC322</t>
+          <t>ELEC152</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>134985</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>0152ELEC322134985</t>
+          <t>0152ELEC152135619</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>0153</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>ELEC332</t>
+          <t>ELEC293</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>134985</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>0153ELEC332134985</t>
+          <t>0153ELEC293135619</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>0154</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>ELEC327</t>
+          <t>ELEC342</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>134985</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>0154ELEC327134985</t>
+          <t>0154ELEC342135619</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>0155</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>ELEC330</t>
+          <t>ELEC198</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>135623</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>0155ELEC330135623</t>
+          <t>0155ELEC198135619</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>0156</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>ELEC323</t>
+          <t>ELEC146</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>136008</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>0156ELEC323136008</t>
+          <t>0156ELEC146135619</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>0157</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>ELEC352</t>
+          <t>ELEC269</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>136008</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>0157ELEC352136008</t>
+          <t>0157ELEC269135619</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>0158</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>ELEC339</t>
+          <t>ELEC128</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>136008</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>0158ELEC339136008</t>
+          <t>0158ELEC128135619</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>0159</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>ELEC322</t>
+          <t>ELEC299</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>136192</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>0159ELEC322136192</t>
+          <t>0159ELEC299135619</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>0160</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC302</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>136192</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>0160ELEC324136192</t>
+          <t>0160ELEC302135619</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>0161</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>ELEC321</t>
+          <t>ELEC135</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>136192</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>0161ELEC321136192</t>
+          <t>0161ELEC135135619</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>0162</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>ELEC335</t>
+          <t>ELEC170</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>136192</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>0162ELEC335136192</t>
+          <t>0162ELEC170135619</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>0163</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>ELEC352</t>
+          <t>ELEC258</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>136192</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>0163ELEC352136192</t>
+          <t>0163ELEC258135619</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>0164</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>ELEC346</t>
+          <t>ELEC328</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>136192</t>
+          <t>135619</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>0164ELEC346136192</t>
+          <t>0164ELEC328135619</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>0165</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>ELEC353</t>
+          <t>ELEC350</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>136192</t>
+          <t>136015</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>0165ELEC353136192</t>
+          <t>0165ELEC350136015</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>0166</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>ELEC331</t>
+          <t>ELEC319</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>136192</t>
+          <t>136015</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>0166ELEC331136192</t>
+          <t>0166ELEC319136015</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>0167</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>ELEC319</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>136192</t>
+          <t>136524</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>0167ELEC319136192</t>
+          <t>0167ELEC324136524</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>0168</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>ELEC273</t>
+          <t>ELEC319</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>137800</t>
+          <t>136524</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>0168ELEC273137800</t>
+          <t>0168ELEC319136524</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>0169</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>ELEC328</t>
+          <t>ELEC322</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>137800</t>
+          <t>136524</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>0169ELEC328137800</t>
+          <t>0169ELEC322136524</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>0170</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>ELEC181</t>
+          <t>ELEC321</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>137800</t>
+          <t>136524</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>0170ELEC181137800</t>
+          <t>0170ELEC321136524</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>0171</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>ELEC285</t>
+          <t>ELEC320</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>137800</t>
+          <t>136524</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>0171ELEC285137800</t>
+          <t>0171ELEC320136524</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>0172</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>ELEC313</t>
+          <t>ELEC326</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>137800</t>
+          <t>136524</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>0172ELEC313137800</t>
+          <t>0172ELEC326136524</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>0173</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>ELEC300</t>
+          <t>ELEC320</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>137800</t>
+          <t>136646</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>0173ELEC300137800</t>
+          <t>0173ELEC320136646</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>0174</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>ELEC319</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>137859</t>
+          <t>137173</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>0174ELEC319137859</t>
+          <t>0174ELEC324137173</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>0175</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>ELEC279</t>
+          <t>ELEC241</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>137859</t>
+          <t>137173</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>0175ELEC279137859</t>
+          <t>0175ELEC241137173</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>0176</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>ELEC161</t>
+          <t>ELEC297</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>137859</t>
+          <t>137173</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>0176ELEC161137859</t>
+          <t>0176ELEC297137173</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>0177</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>ELEC173</t>
+          <t>ELEC209</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>137859</t>
+          <t>137173</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>0177ELEC173137859</t>
+          <t>0177ELEC209137173</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>0178</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>ELEC251</t>
+          <t>ELEC299</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>137859</t>
+          <t>137173</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>0178ELEC251137859</t>
+          <t>0178ELEC299137173</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>0179</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>ELEC346</t>
+          <t>ELEC250</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>138038</t>
+          <t>137448</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>0179ELEC346138038</t>
+          <t>0179ELEC250137448</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>0180</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>ELEC330</t>
+          <t>ELEC312</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>138461</t>
+          <t>137800</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>0180ELEC330138461</t>
+          <t>0180ELEC312137800</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>0181</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>ELEC331</t>
+          <t>ELEC261</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>138461</t>
+          <t>137800</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>0181ELEC331138461</t>
+          <t>0181ELEC261137800</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>0182</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>ELEC332</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>138461</t>
+          <t>137887</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>0182ELEC332138461</t>
+          <t>0182ELEC324137887</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>0183</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>ELEC333</t>
+          <t>ELEC220</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>138461</t>
+          <t>138063</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>0183ELEC333138461</t>
+          <t>0183ELEC220138063</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>0184</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>ELEC334</t>
+          <t>ELEC344</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>138461</t>
+          <t>138063</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>0184ELEC334138461</t>
+          <t>0184ELEC344138063</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>0185</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>ELEC333</t>
+          <t>ELEC291</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>138621</t>
+          <t>138063</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>0185ELEC333138621</t>
+          <t>0185ELEC291138063</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>0186</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>ELEC338</t>
+          <t>ELEC301</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>138621</t>
+          <t>138207</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>0186ELEC338138621</t>
+          <t>0186ELEC301138207</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>0187</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>ELEC347</t>
+          <t>ELEC322</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>138621</t>
+          <t>138207</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>0187ELEC347138621</t>
+          <t>0187ELEC322138207</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>0188</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>ELEC346</t>
+          <t>ELEC319</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>138621</t>
+          <t>138207</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>0188ELEC346138621</t>
+          <t>0188ELEC319138207</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>0189</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>ELEC336</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>139321</t>
+          <t>138207</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>0189ELEC336139321</t>
+          <t>0189ELEC324138207</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>0190</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>ELEC341</t>
+          <t>ELEC329</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>139321</t>
+          <t>138207</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>0190ELEC341139321</t>
+          <t>0190ELEC329138207</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>0191</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>ELEC319</t>
+          <t>ELEC335</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>138362</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>0191ELEC319139452</t>
+          <t>0191ELEC335138362</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>0192</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>ELEC251</t>
+          <t>ELEC322</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>138726</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>0192ELEC251139452</t>
+          <t>0192ELEC322138726</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>0193</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>ELEC328</t>
+          <t>ELEC321</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>138726</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>0193ELEC328139452</t>
+          <t>0193ELEC321138726</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>0194</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>ELEC320</t>
+          <t>ELEC333</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>138726</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>0194ELEC320139452</t>
+          <t>0194ELEC333138726</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>0195</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC353</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>139032</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>0195ELEC324139452</t>
+          <t>0195ELEC353139032</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>0196</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>ELEC286</t>
+          <t>ELEC342</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>139419</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>0196ELEC286139452</t>
+          <t>0196ELEC342139419</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>0197</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>ELEC342</t>
+          <t>ELEC127</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>139419</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>0197ELEC342139452</t>
+          <t>0197ELEC127139419</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>0198</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>ELEC343</t>
+          <t>ELEC311</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>139454</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>0198ELEC343139452</t>
+          <t>0198ELEC311139454</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>0199</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>ELEC266</t>
+          <t>ELEC172</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>139454</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>0199ELEC266139452</t>
+          <t>0199ELEC172139454</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>0200</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>ELEC348</t>
+          <t>ELEC268</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>139454</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>0200ELEC348139452</t>
+          <t>0200ELEC268139454</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>0201</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>ELEC146</t>
+          <t>ELEC301</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>139454</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>0201ELEC146139452</t>
+          <t>0201ELEC301139454</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>0202</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>ELEC339</t>
+          <t>ELEC141</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>139454</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>0202ELEC339139452</t>
+          <t>0202ELEC141139454</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>0203</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>ELEC309</t>
+          <t>ELEC160</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>139454</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>0203ELEC309139452</t>
+          <t>0203ELEC160139454</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>0204</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>ELEC128</t>
+          <t>ELEC348</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>139452</t>
+          <t>139454</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>0204ELEC128139452</t>
+          <t>0204ELEC348139454</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>0205</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>ELEC327</t>
+          <t>ELEC127</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>139996</t>
+          <t>139454</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>0205ELEC327139996</t>
+          <t>0205ELEC127139454</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>0206</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>ELEC328</t>
+          <t>ELEC296</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>139996</t>
+          <t>139501</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>0206ELEC328139996</t>
+          <t>0206ELEC296139501</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>0207</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>ELEC329</t>
+          <t>ELEC341</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>139996</t>
+          <t>139501</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>0207ELEC329139996</t>
+          <t>0207ELEC341139501</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>0208</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>ELEC293</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>140448</t>
+          <t>139501</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>0208ELEC293140448</t>
+          <t>0208ELEC324139501</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>0209</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>ELEC269</t>
+          <t>ELEC074</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>140607</t>
+          <t>139501</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>0209ELEC269140607</t>
+          <t>0209ELEC074139501</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>0210</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>ELEC303</t>
+          <t>ELEC347</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>142809</t>
+          <t>139501</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>0210ELEC303142809</t>
+          <t>0210ELEC347139501</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>0211</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>ELEC185</t>
+          <t>ELEC348</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>142809</t>
+          <t>139501</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>0211ELEC185142809</t>
+          <t>0211ELEC348139501</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>0212</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>ELEC034</t>
+          <t>ELEC241</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>143065</t>
+          <t>139501</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>0212ELEC034143065</t>
+          <t>0212ELEC241139501</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>0213</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>ELEC156</t>
+          <t>ELEC319</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>143065</t>
+          <t>139928</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>0213ELEC156143065</t>
+          <t>0213ELEC319139928</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>0214</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>ELEC210</t>
+          <t>ELEC322</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>143065</t>
+          <t>139928</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>0214ELEC210143065</t>
+          <t>0214ELEC322139928</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>0215</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>ELEC321</t>
+          <t>ELEC326</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>143102</t>
+          <t>139928</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>0215ELEC321143102</t>
+          <t>0215ELEC326139928</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>0216</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>ELEC328</t>
+          <t>ELEC333</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>143102</t>
+          <t>140353</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>0216ELEC328143102</t>
+          <t>0216ELEC333140353</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>0217</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>ELEC336</t>
+          <t>ELEC321</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>143102</t>
+          <t>140353</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>0217ELEC336143102</t>
+          <t>0217ELEC321140353</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>0218</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>ELEC343</t>
+          <t>ELEC122</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>143102</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>0218ELEC343143102</t>
+          <t>0218ELEC122140405</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>0219</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>ELEC322</t>
+          <t>ELEC320</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>143102</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>0219ELEC322143102</t>
+          <t>0219ELEC320140405</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>0220</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>ELEC326</t>
+          <t>ELEC322</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>143102</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>0220ELEC326143102</t>
+          <t>0220ELEC322140405</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>0221</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>ELEC327</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>143102</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>0221ELEC327143102</t>
+          <t>0221ELEC324140405</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>0222</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>ELEC347</t>
+          <t>ELEC328</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>143102</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>0222ELEC347143102</t>
+          <t>0222ELEC328140405</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>0223</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>ELEC290</t>
+          <t>ELEC329</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>144648</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>0223ELEC290144648</t>
+          <t>0223ELEC329140405</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>0224</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>ELEC337</t>
+          <t>ELEC319</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>144648</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>0224ELEC337144648</t>
+          <t>0224ELEC319140405</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>0225</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>ELEC319</t>
+          <t>ELEC330</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>144648</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>0225ELEC319144648</t>
+          <t>0225ELEC330140405</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>0226</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC331</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>144648</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>0226ELEC324144648</t>
+          <t>0226ELEC331140405</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>0227</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>ELEC122</t>
+          <t>ELEC336</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>145520</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>0227ELEC122145520</t>
+          <t>0227ELEC336140405</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>0228</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>ELEC319</t>
+          <t>ELEC341</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>145592</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>0228ELEC319145592</t>
+          <t>0228ELEC341140405</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>0229</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>ELEC322</t>
+          <t>ELEC355</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>145592</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>0229ELEC322145592</t>
+          <t>0229ELEC355140405</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>0230</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>ELEC324</t>
+          <t>ELEC353</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>145592</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>0230ELEC324145592</t>
+          <t>0230ELEC353140405</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>0231</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>ELEC328</t>
+          <t>ELEC354</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>145592</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>0231ELEC328145592</t>
+          <t>0231ELEC354140405</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>0232</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>ELEC329</t>
+          <t>ELEC146</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>145592</t>
+          <t>140405</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>0232ELEC329145592</t>
+          <t>0232ELEC146140405</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>0233</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>ELEC320</t>
+          <t>ELEC328</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>145714</t>
+          <t>140449</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>0233ELEC320145714</t>
+          <t>0233ELEC328140449</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>0234</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>ELEC345</t>
+          <t>ELEC208</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>140449</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>0234ELEC345148901</t>
+          <t>0234ELEC208140449</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>0235</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>ELEC309</t>
+          <t>ELEC302</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>140644</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>0235ELEC309148901</t>
+          <t>0235ELEC302140644</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>0236</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>ELEC168</t>
+          <t>ELEC320</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>141019</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>0236ELEC168148901</t>
+          <t>0236ELEC320141019</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>0237</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>ELEC183</t>
+          <t>ELEC321</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>141101</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>0237ELEC183148901</t>
+          <t>0237ELEC321141101</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>0238</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>ELEC284</t>
+          <t>ELEC334</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>141372</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>0238ELEC284148901</t>
+          <t>0238ELEC334141372</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>0239</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>ELEC306</t>
+          <t>ELEC122</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>141502</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>0239ELEC306148901</t>
+          <t>0239ELEC122141502</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>0240</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>ELEC346</t>
+          <t>ELEC293</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>141502</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>0240ELEC346148901</t>
+          <t>0240ELEC293141502</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>0241</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>ELEC348</t>
+          <t>ELEC334</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>142017</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>0241ELEC348148901</t>
+          <t>0241ELEC334142017</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>0242</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>ELEC169</t>
+          <t>ELEC319</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>142017</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>0242ELEC169148901</t>
+          <t>0242ELEC319142017</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>0243</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>ELEC313</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>142017</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>0243ELEC313148901</t>
+          <t>0243ELEC324142017</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>0244</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>ELEC323</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>142017</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>0244ELEC323148901</t>
+          <t>0244ELEC323142017</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>0245</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>ELEC262</t>
+          <t>ELEC327</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>142017</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>0245ELEC262148901</t>
+          <t>0245ELEC327142017</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>0246</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>ELEC018</t>
+          <t>ELEC326</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>142017</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>0246ELEC018148901</t>
+          <t>0246ELEC326142017</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>0247</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>ELEC180</t>
+          <t>ELEC344</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>148901</t>
+          <t>142017</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>0247ELEC180148901</t>
+          <t>0247ELEC344142017</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>0248</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>ELEC301</t>
+          <t>ELEC350</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>190085</t>
+          <t>142017</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>0248ELEC301190085</t>
+          <t>0248ELEC350142017</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>0249</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>ELEC319</t>
+          <t>ELEC324</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>190085</t>
+          <t>142641</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>0249ELEC319190085</t>
+          <t>0249ELEC324142641</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>0250</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>ELEC333</t>
+          <t>ELEC348</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>190085</t>
+          <t>142641</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>0250ELEC333190085</t>
+          <t>0250ELEC348142641</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>0251</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>ELEC320</t>
+          <t>ELEC262</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>190085</t>
+          <t>142641</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>0251ELEC320190085</t>
+          <t>0251ELEC262142641</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>0252</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>ELEC321</t>
+          <t>ELEC350</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>190085</t>
+          <t>143013</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>0252ELEC321190085</t>
+          <t>0252ELEC350143013</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>0253</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>ELEC353</t>
+          <t>ELEC331</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>190085</t>
+          <t>143013</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>0253ELEC353190085</t>
+          <t>0253ELEC331143013</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>0254</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>ELEC349</t>
+          <t>ELEC341</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>190085</t>
+          <t>143013</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>0254ELEC349190085</t>
+          <t>0254ELEC341143013</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>0255</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
+          <t>ELEC333</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>143013</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>0255ELEC333143013</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>0256</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>ELEC295</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>143013</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>0256ELEC295143013</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>0257</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>ELEC342</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>143013</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>0257ELEC342143013</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>0258</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>ELEC300</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>143135</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>0258ELEC300143135</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>0259</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>ELEC199</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>143628</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>0259ELEC199143628</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>0260</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>ELEC321</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>143789</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>0260ELEC321143789</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>0261</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>ELEC316</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>143789</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>0261ELEC316143789</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>0262</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>ELEC298</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>143843</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>0262ELEC298143843</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>0263</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>ELEC192</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>144020</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>0263ELEC192144020</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>0264</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>ELEC327</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>144020</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>0264ELEC327144020</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>0265</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>ELEC154</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>144020</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>0265ELEC154144020</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>0266</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>ELEC311</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>144020</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>0266ELEC311144020</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>0267</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>ELEC232</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>144020</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>0267ELEC232144020</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>0268</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>ELEC203</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>144020</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>0268ELEC203144020</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>0269</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>ELEC210</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>144020</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>0269ELEC210144020</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>0270</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>ELEC174</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>144317</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>0270ELEC174144317</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>0271</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>ELEC321</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>144399</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>0271ELEC321144399</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>0272</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>ELEC162</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>144399</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>0272ELEC162144399</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>0273</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>ELEC141</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>144650</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>0273ELEC141144650</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>0274</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>ELEC203</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>144688</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>0274ELEC203144688</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>0275</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>ELEC316</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>144688</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>0275ELEC316144688</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>0276</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>ELEC343</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>144688</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>0276ELEC343144688</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>0277</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>ELEC323</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>144866</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>0277ELEC323144866</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>0278</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>ELEC347</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>144866</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>0278ELEC347144866</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>0279</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>ELEC324</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>146089</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>0279ELEC324146089</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>0280</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>ELEC319</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>0280ELEC319146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>0281</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>ELEC320</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>0281ELEC320146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>0282</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>ELEC321</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>0282ELEC321146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>0283</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
           <t>ELEC322</t>
         </is>
       </c>
-      <c r="C256" t="inlineStr">
-[...6 lines deleted...]
-          <t>0255ELEC322190085</t>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>0283ELEC322146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>0284</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>ELEC323</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>0284ELEC323146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>0285</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>ELEC324</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>0285ELEC324146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>0286</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>ELEC326</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>0286ELEC326146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>0287</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>ELEC327</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>0287ELEC327146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>0288</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>ELEC328</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>0288ELEC328146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>0289</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>ELEC329</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>0289ELEC329146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>0290</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>ELEC330</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>0290ELEC330146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>0291</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>ELEC331</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>0291ELEC331146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>0292</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>ELEC332</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>0292ELEC332146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>0293</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>ELEC333</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>0293ELEC333146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>0294</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>ELEC334</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>146902</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>0294ELEC334146902</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>0295</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>ELEC319</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>146986</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>0295ELEC319146986</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>0296</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>ELEC320</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>146986</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>0296ELEC320146986</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>0297</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>ELEC322</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>146986</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>0297ELEC322146986</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>0298</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>ELEC324</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>146986</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>0298ELEC324146986</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>0299</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>ELEC327</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>146986</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>0299ELEC327146986</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>0300</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>ELEC323</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>146986</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>0300ELEC323146986</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>0301</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>ELEC321</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>146986</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>0301ELEC321146986</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>0302</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>ELEC326</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>146986</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>0302ELEC326146986</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>0303</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>ELEC328</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>146986</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>0303ELEC328146986</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>0304</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>ELEC329</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>146986</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>0304ELEC329146986</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>0305</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>ELEC320</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>147248</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>0305ELEC320147248</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>0306</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>ELEC082</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>147248</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>0306ELEC082147248</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>0307</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>ELEC342</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>147364</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>0307ELEC342147364</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>0308</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>ELEC201</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>147364</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>0308ELEC201147364</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>0309</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>ELEC131</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>147364</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>0309ELEC131147364</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>0310</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>ELEC310</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>147812</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>0310ELEC310147812</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>0311</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>ELEC319</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>147812</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>0311ELEC319147812</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>0312</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>ELEC320</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>147812</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>0312ELEC320147812</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>0313</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>ELEC321</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>147812</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>0313ELEC321147812</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>0314</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>ELEC159</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>0314ELEC159148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>0315</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>ELEC213</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>0315ELEC213148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>0316</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>ELEC192</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>0316ELEC192148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>0317</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>ELEC174</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>0317ELEC174148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>0318</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>ELEC156</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>0318ELEC156148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>0319</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>ELEC258</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>0319ELEC258148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>0320</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>ELEC323</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>0320ELEC323148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>0321</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>ELEC269</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>0321ELEC269148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>0322</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>ELEC302</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>0322ELEC302148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>0323</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>ELEC128</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>0323ELEC128148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>0324</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>ELEC319</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>0324ELEC319148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>0325</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>ELEC315</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>0325ELEC315148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>0326</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>ELEC301</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>0326ELEC301148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>0327</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>ELEC309</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>0327ELEC309148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>0328</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>ELEC177</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>148336</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>0328ELEC177148336</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>0329</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>ELEC353</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>0329ELEC353148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>0330</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>ELEC324</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>0330ELEC324148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>0331</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>ELEC319</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>0331ELEC319148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>0332</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>ELEC326</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>0332ELEC326148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>0333</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>ELEC333</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>0333ELEC333148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>0334</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>ELEC345</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>0334ELEC345148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>0335</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>ELEC344</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>0335ELEC344148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>0336</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>ELEC343</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>0336ELEC343148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>0337</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>ELEC328</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>0337ELEC328148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>0338</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>ELEC321</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>0338ELEC321148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>0339</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>ELEC320</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>0339ELEC320148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>0340</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>ELEC322</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>0340ELEC322148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>0341</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>ELEC323</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>0341ELEC323148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>0342</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>ELEC327</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>0342ELEC327148580</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>0343</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>ELEC329</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>148580</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>0343ELEC329148580</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>